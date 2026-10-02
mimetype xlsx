--- v0 (2026-05-18)
+++ v1 (2026-10-02)
@@ -1,587 +1,518 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10727"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30327"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/tamsynsolomons/Desktop/OPERATIONS/Mentone/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\chris\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4148D112-0A95-C947-8B18-67FC279E5F8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0864BCE9-123C-4496-9A8D-E882BF72D888}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="18000" xr2:uid="{CB16299F-1CCC-452A-891B-1DC7D1795AD9}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{CB16299F-1CCC-452A-891B-1DC7D1795AD9}"/>
   </bookViews>
   <sheets>
     <sheet name="ECA Ball Order Form" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F3" i="1" l="1"/>
-[...17 lines deleted...]
-  <c r="F21" i="1" l="1"/>
+  <c r="H17" i="1" l="1"/>
+  <c r="H2" i="1"/>
+  <c r="H3" i="1"/>
+  <c r="H4" i="1" l="1"/>
+  <c r="H6" i="1"/>
+  <c r="H5" i="1" l="1"/>
+  <c r="H7" i="1" l="1"/>
+  <c r="H9" i="1" l="1"/>
+  <c r="H8" i="1" l="1"/>
+  <c r="H10" i="1" l="1"/>
+  <c r="H12" i="1"/>
+  <c r="H11" i="1"/>
+  <c r="H13" i="1"/>
+  <c r="H14" i="1"/>
+  <c r="H15" i="1"/>
+  <c r="H16" i="1"/>
+  <c r="H18" i="1"/>
+  <c r="H19" i="1"/>
+  <c r="H21" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="32">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
+    <t>Individual Price</t>
+  </si>
+  <si>
+    <t>Bulk Quantity</t>
+  </si>
+  <si>
+    <t>Bulk Price</t>
+  </si>
+  <si>
+    <t>Order Quantity</t>
+  </si>
+  <si>
     <t>Total Price</t>
   </si>
   <si>
+    <t>Kookaburra Regulation ECA Ball</t>
+  </si>
+  <si>
+    <t>RED</t>
+  </si>
+  <si>
+    <t>WHITE</t>
+  </si>
+  <si>
+    <t>Kookaburra Club Match ECA Ball</t>
+  </si>
+  <si>
+    <t>Kookaburra Senator ECA Ball</t>
+  </si>
+  <si>
+    <t>PINK</t>
+  </si>
+  <si>
+    <t>Kookaburra Tuf Pitch ECA Ball</t>
+  </si>
+  <si>
+    <t>Kookaburra Special Test ECA Ball</t>
+  </si>
+  <si>
+    <t>Kookaburra Colt ECA Ball</t>
+  </si>
+  <si>
+    <t>Kookaburra Red King ECA Ball</t>
+  </si>
+  <si>
+    <t>Kookaburra King ECA Ball</t>
+  </si>
+  <si>
+    <t>Kookaburra Crown EGWC Ball</t>
+  </si>
+  <si>
+    <t>Kookaburra Meteor ECA Ball</t>
+  </si>
+  <si>
+    <t>Kookaburra Commander ECA Ball</t>
+  </si>
+  <si>
+    <t>Kookaburra Softaball ECA Ball</t>
+  </si>
+  <si>
     <t>Total Spend</t>
   </si>
   <si>
-    <t>Individual Price</t>
-[...41 lines deleted...]
-    <t>Kookaburra Softaball ECA Ball</t>
+    <t>Please kindly fill out the information below</t>
   </si>
   <si>
     <t>Club Information</t>
   </si>
   <si>
     <t>Club Name:</t>
   </si>
   <si>
     <t>Club Representative:</t>
   </si>
   <si>
     <t>Contact Number:</t>
   </si>
   <si>
+    <t>Delivery Method (in store pick up or delvery):</t>
+  </si>
+  <si>
     <t>Postage Address if requested:</t>
   </si>
   <si>
-    <t>Please kindly fill out the information below</t>
-[...43 lines deleted...]
-  <si>
     <t>Please note if you elect to post the order, there may be additional freight costs.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Kookaburra Meteor ECA Ball</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
+    <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <u/>
+      <i/>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
+      <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEBEFA7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...90 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="8" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFA6B9FF"/>
       <color rgb="FFEBEFA7"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>7</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>88900</xdr:rowOff>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>257175</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>127000</xdr:rowOff>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>3028950</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2">
+        <xdr:cNvPr id="7" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A8805B6-A6B8-476E-A064-73A0E98D4186}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE8C6522-CA1A-E39C-2987-BFB75DBB6640}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="10477500" y="2451100"/>
-          <a:ext cx="4127500" cy="1752600"/>
+          <a:off x="8791575" y="104775"/>
+          <a:ext cx="5229225" cy="4438650"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln>
-[...3 lines deleted...]
-        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
@@ -868,748 +799,834 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42AB665A-27A6-450A-A543-7BE2AF802745}">
   <dimension ref="A1:K65"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="G14" sqref="G14:G15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="34.6640625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="34.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
-    <col min="3" max="3" width="10.33203125" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="71.33203125" customWidth="1"/>
+    <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="15" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14" style="2" customWidth="1"/>
+    <col min="7" max="7" width="14" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="5.28515625" customWidth="1"/>
+    <col min="10" max="10" width="36.85546875" customWidth="1"/>
+    <col min="11" max="11" width="71.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="16" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="19" t="s">
+    <row r="1" spans="1:11">
+      <c r="A1" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="19" t="s">
+      <c r="C1" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="20" t="s">
+      <c r="D1" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="E1" s="19" t="s">
+      <c r="G1" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="F1" s="19" t="s">
-[...7 lines deleted...]
-    <row r="2" spans="1:11" ht="16" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="H1" s="7" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="1">
         <v>156</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D2" s="2">
-        <v>95.85</v>
+        <v>104</v>
+      </c>
+      <c r="E2" s="1">
+        <v>12</v>
       </c>
       <c r="F2" s="2">
-        <f>D2*E2</f>
-[...7 lines deleted...]
-    <row r="3" spans="1:11" x14ac:dyDescent="0.2">
+        <v>98.5</v>
+      </c>
+      <c r="H2" s="2">
+        <f>IF(G2&gt;=E2,G2*F2,G2*D2)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="1">
         <v>156</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D3" s="2">
-        <v>98.85</v>
+        <v>106</v>
+      </c>
+      <c r="E3" s="1">
+        <v>12</v>
       </c>
       <c r="F3" s="2">
-        <f t="shared" ref="F3:F19" si="0">D3*E3</f>
-[...7 lines deleted...]
-    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
+        <v>100.5</v>
+      </c>
+      <c r="H3" s="2">
+        <f>IF(G3&gt;=E3,G3*F3,G3*D3)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4" s="1">
         <v>156</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>9</v>
+      </c>
+      <c r="D4" s="9">
+        <v>87</v>
+      </c>
+      <c r="E4" s="1">
+        <v>12</v>
       </c>
       <c r="F4" s="2">
-        <f t="shared" si="0"/>
-[...7 lines deleted...]
-    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
+        <v>82.5</v>
+      </c>
+      <c r="H4" s="2">
+        <f>IF(G4&gt;=E4,G4*F4,G4*D4)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5" s="1">
         <v>156</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>9</v>
+      </c>
+      <c r="D5" s="9">
+        <v>66</v>
+      </c>
+      <c r="E5" s="1">
+        <v>12</v>
       </c>
       <c r="F5" s="2">
-        <f t="shared" si="0"/>
-[...7 lines deleted...]
-    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
+        <v>62.5</v>
+      </c>
+      <c r="H5" s="2">
+        <f>IF(G5&gt;=E5,G5*F5,G5*D5)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6" s="1">
         <v>156</v>
       </c>
-      <c r="C6" s="13" t="s">
-[...3 lines deleted...]
-        <v>65</v>
+      <c r="C6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="9">
+        <v>70</v>
+      </c>
+      <c r="E6" s="1">
+        <v>12</v>
       </c>
       <c r="F6" s="2">
-        <f t="shared" si="0"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:11" ht="16" x14ac:dyDescent="0.2">
+        <v>66.5</v>
+      </c>
+      <c r="H6" s="2">
+        <f>IF(G6&gt;=E6,G6*F6,G6*D6)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7" s="1">
         <v>156</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>53.95</v>
+        <v>9</v>
+      </c>
+      <c r="D7" s="9">
+        <v>59</v>
+      </c>
+      <c r="E7" s="1">
+        <v>12</v>
       </c>
       <c r="F7" s="2">
-        <f t="shared" si="0"/>
-[...7 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
+        <v>55.5</v>
+      </c>
+      <c r="H7" s="2">
+        <f>IF(G7&gt;=E7,G7*F7,G7*D7)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8" s="1">
         <v>156</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>55.5</v>
+        <v>10</v>
+      </c>
+      <c r="D8" s="9">
+        <v>60</v>
+      </c>
+      <c r="E8" s="1">
+        <v>12</v>
       </c>
       <c r="F8" s="2">
-        <f t="shared" si="0"/>
-[...7 lines deleted...]
-    <row r="9" spans="1:11" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+      <c r="H8" s="2">
+        <f>IF(G8&gt;=E8,G8*F8,G8*D8)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9" s="1">
         <v>156</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>35.5</v>
+        <v>9</v>
+      </c>
+      <c r="D9" s="9">
+        <v>39</v>
+      </c>
+      <c r="E9" s="1">
+        <v>12</v>
       </c>
       <c r="F9" s="2">
-        <f t="shared" si="0"/>
-[...7 lines deleted...]
-    <row r="10" spans="1:11" ht="16" thickBot="1" x14ac:dyDescent="0.25">
+        <v>36.75</v>
+      </c>
+      <c r="H9" s="2">
+        <f>IF(G9&gt;=E9,G9*F9,G9*D9)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10" s="1">
         <v>156</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>37.5</v>
+        <v>10</v>
+      </c>
+      <c r="D10" s="9">
+        <v>41</v>
+      </c>
+      <c r="E10" s="1">
+        <v>12</v>
       </c>
       <c r="F10" s="2">
-        <f t="shared" si="0"/>
-[...3 lines deleted...]
-    <row r="11" spans="1:11" ht="16" thickBot="1" x14ac:dyDescent="0.25">
+        <v>38.75</v>
+      </c>
+      <c r="H10" s="2">
+        <f>IF(G10&gt;=E10,G10*F10,G10*D10)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="1">
         <v>142</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>35.5</v>
+        <v>9</v>
+      </c>
+      <c r="D11" s="9">
+        <v>39</v>
+      </c>
+      <c r="E11" s="1">
+        <v>12</v>
       </c>
       <c r="F11" s="2">
-        <f t="shared" si="0"/>
-[...6 lines deleted...]
-      <c r="J11" s="16"/>
+        <v>36.75</v>
+      </c>
+      <c r="H11" s="2">
+        <f>IF(G11&gt;=E11,G11*F11,G11*D11)</f>
+        <v>0</v>
+      </c>
+      <c r="J11" s="10"/>
       <c r="K11" s="10"/>
     </row>
-    <row r="12" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:11">
       <c r="A12" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B12" s="1">
         <v>142</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>37.5</v>
+        <v>10</v>
+      </c>
+      <c r="D12" s="9">
+        <v>41</v>
+      </c>
+      <c r="E12" s="1">
+        <v>12</v>
       </c>
       <c r="F12" s="2">
-        <f t="shared" si="0"/>
-[...3 lines deleted...]
-    <row r="13" spans="1:11" x14ac:dyDescent="0.2">
+        <v>38.75</v>
+      </c>
+      <c r="H12" s="2">
+        <f>IF(G12&gt;=E12,G12*F12,G12*D12)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13" s="1">
         <v>156</v>
       </c>
-      <c r="C13" s="13" t="s">
-[...3 lines deleted...]
-        <v>48</v>
+      <c r="C13" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="9">
+        <v>52</v>
+      </c>
+      <c r="E13" s="1">
+        <v>12</v>
       </c>
       <c r="F13" s="2">
-        <f t="shared" si="0"/>
-[...3 lines deleted...]
-    <row r="14" spans="1:11" x14ac:dyDescent="0.2">
+        <v>49.25</v>
+      </c>
+      <c r="H13" s="2">
+        <f>IF(G13&gt;=E13,G13*F13,G13*D13)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" s="1">
         <v>142</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="D14" s="2">
+        <v>9</v>
+      </c>
+      <c r="D14" s="9">
+        <v>31</v>
+      </c>
+      <c r="E14" s="1">
+        <v>12</v>
+      </c>
+      <c r="F14" s="2">
         <v>29</v>
       </c>
-      <c r="F14" s="2">
-[...4 lines deleted...]
-    <row r="15" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="H14" s="2">
+        <f>IF(G14&gt;=E14,G14*F14,G14*D14)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B15" s="1">
         <v>142</v>
       </c>
-      <c r="C15" s="23" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="C15" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="9">
+        <v>34</v>
+      </c>
+      <c r="E15" s="1">
+        <v>12</v>
       </c>
       <c r="F15" s="2">
-        <f t="shared" si="0"/>
-[...3 lines deleted...]
-    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
+        <v>32</v>
+      </c>
+      <c r="H15" s="2">
+        <f>IF(G15&gt;=E15,G15*F15,G15*D15)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B16" s="1">
         <v>142</v>
       </c>
-      <c r="C16" s="13" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="C16" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="9">
+        <v>36</v>
+      </c>
+      <c r="E16" s="1">
+        <v>12</v>
       </c>
       <c r="F16" s="2">
-        <f t="shared" si="0"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+        <v>34</v>
+      </c>
+      <c r="H16" s="2">
+        <f>IF(G16&gt;=E16,G16*F16,G16*D16)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" s="1" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B17" s="1">
         <v>156</v>
       </c>
-      <c r="C17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="2">
+      <c r="C17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="9">
+        <v>58</v>
+      </c>
+      <c r="E17" s="1">
+        <v>12</v>
+      </c>
+      <c r="F17" s="2">
         <v>53</v>
       </c>
-      <c r="F17" s="2">
-[...4 lines deleted...]
-    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="H17" s="2">
+        <f>IF(G17&gt;=E17,G17*F17,G17*D17)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B18" s="1">
         <v>142</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="D18" s="2">
+        <v>9</v>
+      </c>
+      <c r="D18" s="9">
+        <v>19</v>
+      </c>
+      <c r="E18" s="1">
+        <v>12</v>
+      </c>
+      <c r="F18" s="2">
         <v>16</v>
       </c>
-      <c r="F18" s="2">
-[...4 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="H18" s="2">
+        <f>IF(G18&gt;=E18,G18*F18,G18*D18)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B19" s="1">
         <v>142</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="D19" s="2">
+        <v>9</v>
+      </c>
+      <c r="D19" s="9">
+        <v>18</v>
+      </c>
+      <c r="E19" s="1">
+        <v>12</v>
+      </c>
+      <c r="F19" s="2">
         <v>16</v>
       </c>
-      <c r="F19" s="2">
-[...147 lines deleted...]
-      <c r="F65" s="2"/>
+      <c r="H19" s="2">
+        <f>IF(G19&gt;=E19,G19*F19,G19*D19)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="H20" s="2"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="4"/>
+      <c r="G21" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="H21" s="6">
+        <f>SUM(H2:H19)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="H22" s="2"/>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="H23" s="2"/>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="H24" s="2"/>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="H25" s="2"/>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="H26" s="2"/>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="H27" s="2"/>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="H28" s="2"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="19" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="H29" s="2"/>
+      <c r="J29" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="K29" s="14"/>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="H30" s="2"/>
+      <c r="J30" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="K30" s="14"/>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="H31" s="2"/>
+      <c r="J31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K31" s="14"/>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="H32" s="2"/>
+      <c r="J32" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="K32" s="14"/>
+    </row>
+    <row r="33" spans="8:11">
+      <c r="H33" s="2"/>
+      <c r="J33" s="15"/>
+      <c r="K33" s="14"/>
+    </row>
+    <row r="34" spans="8:11" ht="29.25">
+      <c r="H34" s="2"/>
+      <c r="J34" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="K34" s="17"/>
+    </row>
+    <row r="35" spans="8:11">
+      <c r="H35" s="2"/>
+      <c r="J35" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="K35" s="14"/>
+    </row>
+    <row r="36" spans="8:11">
+      <c r="H36" s="2"/>
+      <c r="J36" s="22"/>
+      <c r="K36" s="18" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" spans="8:11">
+      <c r="H37" s="2"/>
+    </row>
+    <row r="38" spans="8:11">
+      <c r="H38" s="2"/>
+    </row>
+    <row r="39" spans="8:11">
+      <c r="H39" s="2"/>
+    </row>
+    <row r="40" spans="8:11">
+      <c r="H40" s="2"/>
+    </row>
+    <row r="41" spans="8:11">
+      <c r="H41" s="2"/>
+    </row>
+    <row r="42" spans="8:11">
+      <c r="H42" s="2"/>
+    </row>
+    <row r="43" spans="8:11">
+      <c r="H43" s="2"/>
+    </row>
+    <row r="44" spans="8:11">
+      <c r="H44" s="2"/>
+    </row>
+    <row r="45" spans="8:11">
+      <c r="H45" s="2"/>
+    </row>
+    <row r="46" spans="8:11">
+      <c r="H46" s="2"/>
+    </row>
+    <row r="47" spans="8:11">
+      <c r="H47" s="2"/>
+    </row>
+    <row r="48" spans="8:11">
+      <c r="H48" s="2"/>
+    </row>
+    <row r="49" spans="8:8">
+      <c r="H49" s="2"/>
+    </row>
+    <row r="50" spans="8:8">
+      <c r="H50" s="2"/>
+    </row>
+    <row r="51" spans="8:8">
+      <c r="H51" s="2"/>
+    </row>
+    <row r="52" spans="8:8">
+      <c r="H52" s="2"/>
+    </row>
+    <row r="53" spans="8:8">
+      <c r="H53" s="2"/>
+    </row>
+    <row r="54" spans="8:8">
+      <c r="H54" s="2"/>
+    </row>
+    <row r="55" spans="8:8">
+      <c r="H55" s="2"/>
+    </row>
+    <row r="56" spans="8:8">
+      <c r="H56" s="2"/>
+    </row>
+    <row r="57" spans="8:8">
+      <c r="H57" s="2"/>
+    </row>
+    <row r="58" spans="8:8">
+      <c r="H58" s="2"/>
+    </row>
+    <row r="59" spans="8:8">
+      <c r="H59" s="2"/>
+    </row>
+    <row r="60" spans="8:8">
+      <c r="H60" s="2"/>
+    </row>
+    <row r="61" spans="8:8">
+      <c r="H61" s="2"/>
+    </row>
+    <row r="62" spans="8:8">
+      <c r="H62" s="2"/>
+    </row>
+    <row r="63" spans="8:8">
+      <c r="H63" s="2"/>
+    </row>
+    <row r="64" spans="8:8">
+      <c r="H64" s="2"/>
+    </row>
+    <row r="65" spans="8:8">
+      <c r="H65" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...3 lines deleted...]
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I7" xr:uid="{1488AA1A-984E-3A40-A64E-B75649517EFA}">
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K34" xr:uid="{1488AA1A-984E-3A40-A64E-B75649517EFA}">
       <formula1>"Pickup from Mentone,Postage"</formula1>
-    </dataValidation>
-[...1 lines deleted...]
-      <formula1>12</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="28f1a42d-2fdd-4ed2-959b-823df45ec41f">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ff4192fe-6a47-4a3c-8893-d24e51d139c2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="5e0c7de7-440d-41a1-b2c7-fab81cf68d00" xsi:nil="true"/>
+    <TaxCatchAll xmlns="ac67cde9-5597-4b12-ad94-5db074f46f2a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FBAF5D6C6264354D82AB4576FB88FECB" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b166ea293efb6a5a92970d290b9ab847">
-[...2 lines deleted...]
-    <xsd:import namespace="5e0c7de7-440d-41a1-b2c7-fab81cf68d00"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AFCE83F059C4F340A1D1BCCDDAD538AA" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="01f5a0d2e97664b7b59bbea6e3c00636">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ff4192fe-6a47-4a3c-8893-d24e51d139c2" xmlns:ns3="ac67cde9-5597-4b12-ad94-5db074f46f2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6d7c2c42820043da13c3c112005f12c2" ns2:_="" ns3:_="">
+    <xsd:import namespace="ff4192fe-6a47-4a3c-8893-d24e51d139c2"/>
+    <xsd:import namespace="ac67cde9-5597-4b12-ad94-5db074f46f2a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28f1a42d-2fdd-4ed2-959b-823df45ec41f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ff4192fe-6a47-4a3c-8893-d24e51d139c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ab85daf4-0245-4081-a3ec-c4afe25b5c69" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="12" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
-[...18 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5e0c7de7-440d-41a1-b2c7-fab81cf68d00" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ac67cde9-5597-4b12-ad94-5db074f46f2a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d115eeaa-c72d-4eb1-b331-1e53210a7776}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5e0c7de7-440d-41a1-b2c7-fab81cf68d00">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{31c15d72-b9a9-43b4-84a8-480be8d439ef}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ac67cde9-5597-4b12-ad94-5db074f46f2a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -1686,106 +1703,72 @@
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA942698-2A21-47DF-A217-C72C203E7698}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA942698-2A21-47DF-A217-C72C203E7698}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59543A02-3432-458F-883B-7E5164C9E476}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EE6B52D-7A1D-4D84-9B0E-7ABE718C059D}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{854C2653-1D95-4A47-8D10-685EDD7B8EA4}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{854C2653-1D95-4A47-8D10-685EDD7B8EA4}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
-[...16 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Christian De Sisto</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100FBAF5D6C6264354D82AB4576FB88FECB</vt:lpwstr>
+    <vt:lpwstr>0x010100AFCE83F059C4F340A1D1BCCDDAD538AA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>